--- v0 (2026-03-22)
+++ v1 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="121">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -96,96 +96,327 @@
   <si>
     <t>231</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_no03.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a indenizar particular em razão de desapropriação de imóvel por interesse público, destinado a ampliação do cemitério público municipal, e dá outras providencias</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_no_004-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de de Coronel Ezequiel/RN a receber, em doação, um imóvel rural localizado na comunidade figueiredo, e dá outras providencias</t>
   </si>
   <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/232/projeto_de_lei_no_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o reajuste do piso salarial dos profissionais do magistério público da educação básica do Município de Coronel Ezequiel/RN</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/241/projeto_de_lei_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO GERAL DO MUNICÍPIO DO EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/248/projeto_de_lei_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Espaço Cultural da Caprifeira do Município de Coronel Ezequiel/RN e dá outras providências</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO PODER LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>Jacaré</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/238/projeto_de_lei_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA DE EVENTOS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>Raquel de Cocó</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Sanidade Animal, Vacinação e Organização do Rebanho da Agricultura Familiar, cria a Carteira Municipal do Criador Rural no âmbito do Município de Coronel Ezequiel/RN, e dá outras providências</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>Benedito</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/245/projeto_de_lei_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA LOGRADOURO PUBLICO NO MUNICIPIO DE CORONEL EZEQUIEL E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>226</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>Benedito</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/226/requerimento_no_01-2026.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE TRES REDUTORES DE VELOCIDADE TIPO (QUEBRA MOLA), DOIS NA RUA SENADOR GEORGINO AVELINO E UM NO CRUZAMENTO DA RUA SÃO FRANCISCO COM A RUA JOSE ALEXANDRE NO MUNICIPIO DE CORONEL EZEQUIEL/RN.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/227/requerimento_no_02-2026.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ACADEMIA POPULAR NO COMUNIDADE SANTA QUITERIA ZONA RURAL DE MUNICIPIO DE CORONEL EZEQUIEL/RN</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>Raquel de Cocó</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/228/requerimento_no_03-2026.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de coletores de lixo nas comunidades rurais Cachoeira e Figueredo</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/229/requerimento_no_04-2026.pdf</t>
   </si>
   <si>
     <t>Requer a reforma da quadra da comunidade Cachoeira e a construção de uma quadra poliesportiva na comunidade Figueredo</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>Zezinho</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/233/requerimento_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO E IMPLEMENTAÇÃO DE UM CORREIO COMUNITÁRIO PARA ATENDER A SEDE E AS COMUNIDADES RURAIS DO MUNICÍPIO DE CORONEL EZEQUIEL/RN.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO EM PARALELÉPIPEDO (CALÇAMENTO) DA RUA SEBASTIÃO GOMES DE ANDRADE, BEM COMO A REALIZAÇÃO DO SERVIÇO DE ROÇO E A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO QUE LIGA A REFERIDA VIA AO CONJUNTO IRMÃ ELIZA.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/235/requerimento_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO EM PARALELÉPIPEDO (CALÇAMENTO) DA LADEIRA QUE DÁ ACESSO À IGREJA DO ALTO DE NOSSA SENHORA DA CONCEIÇÃO, NA COMUNIDADE RURAL FIGUEIREDO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/236/requerimento_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI OBJETIVANDO A DENOMINAÇÃO OFICIAL DA PRAÇA DE EVENTOS, LOCALIZADA NA RUA MANOEL CASSIMIRO GOMES, PARA "PRAÇA DE EVENTOS SEVERINO TAVARES DA FONSECA".</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/237/requerimento_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL O FIEL CUMPRIMENTO E A EFETIVA IMPLEMENTAÇÃO DA LEI MUNICIPAL Nº 663/2025, QUE INSTITUI A POLÍTICA MUNICIPAL DO CONTROLE DE NATALIDADE DE CÃES E GATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Cidinho</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/239/requerimento_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo adquira e encaminhe, sob regime de cessão de uso, equipamentos para emissão de documentos de identidade na sede da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/</t>
+  </si>
+  <si>
+    <t>REQUER A PAVIMENTAÇÃO COM PARALELEPIPEDOS E ESGOTO SANITÁRIO NO TRECHO QUE LIGA AS RUAS RUY BARBOSA E EVANILDO PEREIRA DA SILVA.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/242/projeto_de_resolucao_no_01-2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A REALIZAÇÃO DE DESPESA POR MEIO DE SUPRIMENTO DE FUNDOS NO ÂMBITO DA CÂMARA MUNICIPAL DE CORONEL EZEQUIEL/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/243/ata_da_6a_sessao_ordinaria_do_1o_periodo.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 6ª SESSÃO ORDINARIA DO PRIMEIRO PERIODO, DA 13ª LEGISLATURA DA CÂMARA MUNICIPAL DE CORONEL EZEQUIEL, ESTADO DO RIO GRANDE DO NORTE.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO</t>
+  </si>
+  <si>
+    <t>CFOCCF - COMISSÃO DE FINANÇAS, ORÇAMENTOS, CONTABILIDADE, CONTROLE E FISCALIZAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/246/parecer_comissoes_de_financas_oficial.pdf</t>
+  </si>
+  <si>
+    <t>Os membros da Comissão de Finanças, Orçamento, Contabilidade, Controle e Fiscalização, da Câmara Municipal de Coronel Ezequiel, Estado do Rio Grande do Norte, nos termos dos Artigos 71 e 72, inciso II do Regimento Interno desta Casa, reuniram-se no dia 04 de maio de 2026, para analisar e emitir Parecer sobre o Projeto de Lei em epígrafe, que dispõe sobre as diretrizes orçamentárias para elaboração do orçamento geral do município do Exercício de 2027, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/247/parecer_da_comissao_-_ao_projeto_de_lei_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os membros da Comissão de Constituição, Legislação, Justiça e Redação da Câmara Municipal de Coronel Ezequiel, Estado do Rio Grande do Norte, no uso de suas atribuições regimentais (Arts. 71 e 72 do RI), reuniram-se para analisar e emitir parecer sobre o Projeto de Lei nº 06/2026, que institui a Lei de Diretrizes Orçamentárias (LDO) para o exercício de 2027. A matéria estabelece as metas e prioridades da administração, orienta a Lei Orçamentária Anual e dispõe sobre alterações na legislação tributária.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/249/parecer_da_comissao_ao_projeto_de_lei_do_poder_legislativo_no_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>A RELATORA, no uso das atribuições regimentais (Arts. 71 e 72), analisou o Projeto de Lei nº 05/2026, que concede reajuste de 6% no piso salarial dos profissionais do magistério público da educação básica, com efeitos retroativos a 1º de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/250/parecer_da_comissao_de_constituicao_legislacao_justica_e_redacao_sobre_o_projeto_de_lei_no_05.pdf</t>
+  </si>
+  <si>
+    <t>A RELATORA, no uso das atribuições regimentais que lhe são conferidas pelo Regimento Interno desta Casa, procedeu à análise jurídica e constitucional do Projeto de Lei nº 05/2026, de autoria do Poder Executivo Municipal, que "Concede o Reajuste do piso salarial dos profissionais do magistério público da educação básica do Município de Coronel Ezequiel/RN".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -489,69 +720,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/212/projeto_de_lei_n_01-2026_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/213/projeto_de_lei_n_02-2026_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_no03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/226/requerimento_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/227/requerimento_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/228/requerimento_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/229/requerimento_no_04-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/212/projeto_de_lei_n_01-2026_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/213/projeto_de_lei_n_02-2026_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_no03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/232/projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/241/projeto_de_lei_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/248/projeto_de_lei_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/238/projeto_de_lei_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/245/projeto_de_lei_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/226/requerimento_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/227/requerimento_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/228/requerimento_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/229/requerimento_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/233/requerimento_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/235/requerimento_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/236/requerimento_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/237/requerimento_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/239/requerimento_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/242/projeto_de_resolucao_no_01-2026.docx.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/243/ata_da_6a_sessao_ordinaria_do_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/246/parecer_comissoes_de_financas_oficial.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/247/parecer_da_comissao_-_ao_projeto_de_lei_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/249/parecer_da_comissao_ao_projeto_de_lei_do_poder_legislativo_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coronelezequiel.rn.leg.br/media/sapl/public/materialegislativa/2026/250/parecer_da_comissao_de_constituicao_legislacao_justica_e_redacao_sobre_o_projeto_de_lei_no_05.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="220.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="35.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="84.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -648,156 +879,666 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="F9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
+        <v>46</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" t="s">
+        <v>46</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="D15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" t="s">
+        <v>46</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" t="s">
+        <v>55</v>
+      </c>
+      <c r="F16" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" t="s">
+        <v>55</v>
+      </c>
+      <c r="F17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" t="s">
         <v>42</v>
       </c>
-      <c r="H9" t="s">
-        <v>43</v>
+      <c r="G19" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" t="s">
+        <v>55</v>
+      </c>
+      <c r="F21" t="s">
+        <v>88</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E23" t="s">
+        <v>97</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" t="s">
+        <v>46</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>106</v>
+      </c>
+      <c r="E25" t="s">
+        <v>107</v>
+      </c>
+      <c r="F25" t="s">
+        <v>108</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>106</v>
+      </c>
+      <c r="E26" t="s">
+        <v>107</v>
+      </c>
+      <c r="F26" t="s">
+        <v>112</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
+        <v>106</v>
+      </c>
+      <c r="E27" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" t="s">
+        <v>108</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H27" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" t="s">
+        <v>106</v>
+      </c>
+      <c r="E28" t="s">
+        <v>107</v>
+      </c>
+      <c r="F28" t="s">
+        <v>112</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H28" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>